--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -493,51 +493,51 @@
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="38" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="23" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>YUZE
 優仕名酒</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
-          <t>Price list update as of/報價單更新：2026-07-21 22:02:39
+          <t>Price list update as of/報價單更新：2026-09-05 10:55:14
 Telephone/電話：00852 6827 1719    WhatsApp：+0085268771119
 Website/網址：www.yuzehk.com    Email/電郵：andy.huang@yuzehk.com
 Company/公司：YUZE (INTERNATIONAL) WINE &amp; SPIRITS LIMITED
 Address/地址：FT 703 7/F
 , SHING CHUEN INDUSTRIAL BLDG
 , 25-27 SHING WAN ROAD
 , TAI WAN NT
 , HONG KONG</t>
         </is>
       </c>
     </row>
     <row r="2" ht="23" customHeight="1"/>
     <row r="3" ht="23" customHeight="1"/>
     <row r="4" ht="23" customHeight="1"/>
     <row r="5" ht="23" customHeight="1"/>
     <row r="6" ht="23" customHeight="1"/>
     <row r="7" ht="26" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>年份Vintage</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Winery</t>